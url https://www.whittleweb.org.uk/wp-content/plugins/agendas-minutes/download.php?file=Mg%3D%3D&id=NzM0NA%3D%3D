--- v0 (2026-06-15)
+++ v1 (2026-08-28)
@@ -424,72 +424,105 @@
       </w:r>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DECLARATION OF INTEREST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0822F1" w14:textId="3D2709DC" w:rsidR="00C311A6" w:rsidRPr="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+    <w:p w14:paraId="5E0822F1" w14:textId="4771FAA8" w:rsidR="00C311A6" w:rsidRPr="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Marc van Niekerk declared a personal interest in item 12.</w:t>
+        <w:t>Marc van Niekerk declared a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interest in item 12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cllr Niekerk will leave the meeting for this item. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A12E577" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ITEM 3.</w:t>
@@ -637,95 +670,168 @@
     </w:p>
     <w:p w14:paraId="15BA6E8B" w14:textId="4B1E9241" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chair, Vice-Chair and Clerk met with the Internal auditor for an independent review of the parish accounts prior to the accounts undergoing an internal audit. The accounts are now submitted to the External auditors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3149C59A" w14:textId="4B70440B" w:rsidR="00D57988" w:rsidRPr="00C311A6" w:rsidRDefault="00D57988" w:rsidP="00C311A6">
+    <w:p w14:paraId="3149C59A" w14:textId="4B70440B" w:rsidR="00D57988" w:rsidRDefault="00D57988" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dog bin at Vicarage Lane has now been replaced.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6171B4E4" w14:textId="77777777" w:rsidR="004078D3" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A response to the East West Rail Consultation had been submitted on behalf of the Parish Council</w:t>
+      </w:r>
+      <w:r w:rsidR="004078D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F50AB" w14:textId="77777777" w:rsidR="004078D3" w:rsidRDefault="004078D3" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774A6D0A" w14:textId="6235807E" w:rsidR="00E148F9" w:rsidRPr="00C311A6" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="310EF3E7" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ITEM 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANNOUNCEMENTS FROM THE CHAIR</w:t>
       </w:r>
@@ -785,179 +891,180 @@
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and reported on several occasions. Highways confirmed that they will be investigating this </w:t>
       </w:r>
       <w:r w:rsidR="00D57988">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>further,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and work is expected to be within 1 to 2 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and work is expected to be within 1 to 2 months.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57988">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Also agreed was the reinstating of the while lining and dragon teeth at Newton Road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AFA31C" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94426">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ITEM 6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94426">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001330B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OPEN FORUM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94426">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E0452A" w14:textId="48BCF48B" w:rsidR="00D57988" w:rsidRDefault="00D57988" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-    <w:p w14:paraId="25AFA31C" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+        <w:t xml:space="preserve">It was noted that the allotment gate had been lifted off the hinges. Some locking pins will be added, and the gate is to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00046D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rehung,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and key code lock moved up the gate for added security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBA7F6B" w14:textId="77777777" w:rsidR="004078D3" w:rsidRPr="00D94426" w:rsidRDefault="004078D3" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D94426">
-[...89 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5E1139DE" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ITEM 7</w:t>
       </w:r>
@@ -985,169 +1092,507 @@
       </w:r>
       <w:r w:rsidRPr="001330B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>COUNTY &amp; DISTRICT REPORTS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9003"/>
-        <w:gridCol w:w="23"/>
+        <w:gridCol w:w="9020"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w14:paraId="69178D33" w14:textId="77777777" w:rsidTr="009A5477">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56ABC8F4" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
+          <w:p w14:paraId="56ABC8F4" w14:textId="79C11968" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00E148F9" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA0BC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parish Council Report June 2026  </w:t>
+              <w:t>District</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Council Report June 2026  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="174910D6" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w14:paraId="17DCCB8B" w14:textId="77777777" w:rsidTr="009A5477">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="16F04D85" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>District Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDAA67C" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cllr Richard Williams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E319B3F" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Development Corporation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="401D7C34" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Government has announced that it intended to press ahead with establishing a Development Corporation for South Cambridgeshire and to strip planning powers from the District Council for any development over 250 homes. The Development Corporation would last for “at least” 25 years. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4632B932" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is not surprising as it has been clear for a while that the Government has been determined to take control of planning in our area. However, I am very concerned about the impact that this could have on the village. A Development Corporation will mean that significant planning decisions will be made by unelected bureaucrats rather than councillors, so our ability to influence what happens to the village will be much reduced. Combined with the Government plan to effectively remove Green Belt protection from land around train stations, the likelihood of significant development coming forward in the village is therefore likely to increase. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F798FE" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In terms of the Development Corporation generally, it is being presented by the Government as the answer to Cambridge’s housing and infrastructure challenges. No one disputes that Cambridge and south Cambs face real challenges with infrastructure falling behind housebuilding. We face severe constraints around water supply, sewage treatment, transport congestion and energy infrastructure. These are the factors currently limiting growth. Yet the Government has offered no real detail about how a Development Corporation would solve these problems. There has been no package of specific infrastructure funding announced alongside the announcement of Development Corporation, and many questions remain unanswered about how the Corporation would operate in practice. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>So</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all we have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>at the moment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">is a decision to remove local control and accountability from planning, but no strategy or funding to solve the real problems we face. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB51C59" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>I am encouraging the District Council to do everything it can, including exploring a legal challenge, to resist the Government taking direct control of planning on our area. If the development corporation goes through, we would become the only Districts in England that aren’t allowed to control decision making in planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> across their whole area</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – which is not acceptable. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320D2E2B" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Zero Carbon Community Grants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB0E510" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>In more positive news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the District Council has launched a new round of Zero Carbon Communities Grant. The Council has committed £152,000 to support projects that reduce carbon emissions, improve nature recovery and strengthen community engagement. The maximum grant available is £19,500 per project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FAE0BF6" w14:textId="62567BFB" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009871F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications are open until 24 July 2026 and further information can be found on the South Cambs website (or just search “South Cambs Zero Carbon Grants”) : </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="00A667FB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                </w:rPr>
+                <w:t>https://www.scambs.gov.uk/climate-and-environment/zero-carbon-communities/zero-carbon-communities-grant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="330DB60F" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other Village Matters. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300E2130" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRPr="009871F5" w:rsidRDefault="00E148F9" w:rsidP="00E148F9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I am dealing with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>a number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> issues in the village related to the use of the old Scrap Yard on Station Road West, the Midsummer Energy site on Mill Lane and the Aerodrome Service Station near Burma and Ledo Roads. </w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="4790C4DA" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w14:paraId="6FC45D99" w14:textId="77777777" w:rsidTr="009A5477">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C796000" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cambs County Council</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2764A4F0" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B1842DC" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
@@ -1217,71 +1662,90 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>depleted counties in England, with intensive agriculture and the loss of traditional hedgerows leaving habitats fragmented and wildlife increasingly isolated.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="656AD046" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>The Woodland Creation project, led by Cambridgeshire County Council and funded by the Forestry Commission, aims to reverse this trend by increasing tree and woodland canopy cover and expanding hedgerows across the county, to open up potential opportunities, such as agroforestry.</w:t>
+              <w:t xml:space="preserve">The Woodland Creation project, led by Cambridgeshire County Council and funded by the Forestry Commission, aims to reverse this trend by increasing tree and woodland canopy cover and expanding hedgerows across the county, to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA0BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>open up</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DA0BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> potential opportunities, such as agroforestry.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC4FA26" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The project delivers a wide range of benefits including climate resilience, carbon storage, flood management, improved biodiversity, cleaner air and better public health.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18BD7327" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The initiative directly aligns with the council’s ambition for a green and sustainable Cambridgeshire, helping to expand and better connect woodland and hedgerow networks across the county and to restore nature.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F74F7F" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
@@ -1314,51 +1778,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6095E204" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>This campaign also links closely with Cambridgeshire County Council’s ‘Nature Recovery – From the Ground Up’ project, which supports local communities to develop their own Community Nature Recovery Plans, helping people identify and deliver nature recovery projects that matter most to them while informed by the Local Nature Recovery Strategy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710C984E" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The Council is now inviting expressions of interest from community and parish groups, landowners and farmers with land of 0.5 hectares or more that may be suitable for tree planting, woodland creation, hedgerow improvement or wider nature recovery initiatives.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B3BD4E9" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
@@ -1464,51 +1927,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Land that can help connect ecological networks across Cambridgeshire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67BC92E3" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Those interested are encouraged to complete the secure online form by 30 June 2026 for the 2026/27 planting season. Further information about the offers to support the delivery of these woodlands will be available over the next couple of months: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00DA0BC5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Woodland Creation | Cambridgeshire County Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="485BF2A5" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1546,87 +2009,88 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Quality of Life Survey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74E2F11A" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Cambridgeshire County Council has launched its annual </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00DA0BC5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Quality of Life survey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, inviting residents to share their views on life in Cambridgeshire and the issues that matter most to them and their communities.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4148714D" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The survey supports the council’s vision of a healthy, fair and sustainable Cambridgeshire, where everyone can thrive now and in the future.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="132F5E62" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The survey helps the council and its partners understand residents’ experiences and priorities across the county.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B448D0D" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
@@ -1681,51 +2145,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>This insight is used to help shape the council’s Business Plan and Budget, tracking progress against the council’s Strategic Framework ambitions over time.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5657DDC8" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The online and telephone survey will capture the views of around 5,500 residents and is being delivered in partnership with Cambridge Ahead and the Cambridgeshire and Peterborough Combined Authority.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03E423BE" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1793,101 +2256,102 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>They have also highlighted areas where residents would like to see improvement, such as road and pavement maintenance, the cost of living, and mental health and loneliness.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051B64FA" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Alongside the random sample, all residents are encouraged to take part via the council’s website at: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00DA0BC5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>www.cambridgeshire.gov.uk/quality-of-life-survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="06FD6D4B" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The survey will remain open into the summer and close on 5 August 2026, after which responses will be analysed and shared with councillors and the public in the autumn.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="435678A3" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The results will help inform council discussions and priorities for the years ahead.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675EED5D" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Residents who are contacted directly will be approached by the council’s commissioned research service, Field Locker, who will identify themselves as working on behalf of Cambridgeshire County Council and provide contact details for verification.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FC4F50F" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
@@ -1902,752 +2366,1152 @@
             </w:pPr>
             <w:r w:rsidRPr="00DA0BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Participants will not be asked for identifying personal details or any financial information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01FA05FD" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="009A5477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B47BA9B" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="00DA0BC5">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="69CEBF2C" w14:textId="573D8FD1" w:rsidR="00DA0BC5" w:rsidRPr="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="00DA0BC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA0BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Peter McDonald June 1st, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4644C0F8" w14:textId="77777777" w:rsidR="00DA0BC5" w:rsidRDefault="00DA0BC5" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41515424" w14:textId="77777777" w:rsidR="00D57988" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856224">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>ITEM 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66708">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EAST WEST RAIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22719053" w14:textId="1682E5F4" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Parish Council has been invited to join the South Cambridgeshire Rail Group (SCRG), which is a consortium of Parish Councils formed to coordinate the local response to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3939">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3A31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ast West Rail Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. There is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3939">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>membership fee of £50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to cover administrative costs, which will be paid to Haslingfield Parish Council as the coordinating body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6F9D3B" w14:textId="7126A81C" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Councillors discussed the proposal to join the group and were unanimously </w:t>
+      </w:r>
+      <w:r w:rsidR="00907611">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> favour given the potential impact of EWR constriction routes through the village.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5435F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It was thought beneficial to have</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one member of the Highways Committee also attend future meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E74506D" w14:textId="40539393" w:rsidR="005E3A31" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cllr Williams proposed that the Parish Council Join the Group. Cllr James seconded</w:t>
+      </w:r>
+      <w:r w:rsidR="00430555">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066CE2C7" w14:textId="10026506" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED UNANIMOSLY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Whittlesford Parish Council will join the SCRG and pay the £50 fee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE07DC8" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7089EA91" w14:textId="5768786B" w:rsidR="00C311A6" w:rsidRPr="00DA0BC5" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ITEM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030232">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RE-ADOPT LGA CODE OF CONDUCT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBA1A0C" w14:textId="4752EEA5" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Parish Council discussed the updated version of the LGA code of conduct and resolved to confirm it as the adopted Code for the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5986F788" w14:textId="678847B7" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposed by Cllr Williams. Seconded by Cllr </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8551D1" w14:textId="0093C561" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED UNANIMOSLY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the LGA Model Code of Conduct be adopted as the Code of Conduct for the Parish Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0421518A" w14:textId="77777777" w:rsidR="00FB0E69" w:rsidRDefault="00FB0E69" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F8A9EB" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ITEM 8.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ITEM 10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030232">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ADOPT RESERVE POLICY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4BE1F6" w14:textId="6270EBFF" w:rsidR="00D57988" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Parish Council discussed the draft reserve policy drawn up by Cllr Williams and circulated to all Parish Councillors. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57988">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Policy sets out what money is earmarked and set aside for upcoming projects as well as reserve funding that the council is obliged to retain for emergencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608D3B2B" w14:textId="7A3F2097" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cllr Williams Proposed that the Policy be adopted. Cllr Cunado seconded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668CD459" w14:textId="60219757" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED UNANIMOUSLY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the Reserve Policy be adopted by the Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66708">
-[...12 lines deleted...]
-    <w:p w14:paraId="3E74506D" w14:textId="6A5CB5A5" w:rsidR="005E3A31" w:rsidRDefault="005E3A31" w:rsidP="00C311A6">
+    </w:p>
+    <w:p w14:paraId="648AB352" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9B9647" w14:textId="5DF03E16" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:bCs/>
-[...17 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ITEM 11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030232">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TO DISCUSS AND APPROVE THE APPLICATION OF A NEW BANK ACCOUNT TO REPLACE THE NS &amp; I ACCOUNT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128818F6" w14:textId="021F3021" w:rsidR="00D57988" w:rsidRDefault="00D57988" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ast West Rail Group</w:t>
-[...37 lines deleted...]
-          <w:bCs/>
+        <w:t>Whittlesford Parish Council agreed at recent finance meeting that it would move the funds held in the NS &amp; I account to a saving account that gave a better interest rate. The agreed saver account will be opened with Red</w:t>
+      </w:r>
+      <w:r w:rsidR="00494E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wood Bank. Clerk to set up the account and both Chair and Vice-chair will be signatories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B831C0C" w14:textId="272B3F5E" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposed by Cllr Williams that the new bank account be opened. Seconded by Cllr </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38220218" w14:textId="263E2ADD" w:rsidR="00E148F9" w:rsidRPr="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED UNANMOUSLY to open a bank account with Redwood Bank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3705835A" w14:textId="77777777" w:rsidR="00494E06" w:rsidRDefault="00494E06" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE11003" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B33794">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ITEM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33794">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0B928862" w14:textId="00107A98" w:rsidR="00430555" w:rsidRPr="005E3A31" w:rsidRDefault="00430555" w:rsidP="00C311A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001330B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TO DISCUSS GRANT APPLICATION FROM WHITTLESFORD WARRIORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8C2388" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRDefault="00494E06" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Whittlesford Parish Council is </w:t>
-[...15 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Whittlesford Parish Council considered a grant application from Whittlesford Warriors U10’s for a new season football kit and equipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D26881C" w14:textId="5CA43BE7" w:rsidR="00494E06" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED UNANIMOSLY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00494E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whittlesford Parish Council awarded funding of £853.93.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AE0FD6" w14:textId="77777777" w:rsidR="00494E06" w:rsidRPr="00494E06" w:rsidRDefault="00494E06" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B302459" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ITEM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7089EA91" w14:textId="41F141C7" w:rsidR="00C311A6" w:rsidRPr="00DA0BC5" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TO DISCUSS QUOTATION FOR REPLACEMENT LITTER BIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354D4BBF" w14:textId="24D62D0C" w:rsidR="00494E06" w:rsidRDefault="00494E06" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...16 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...31 lines deleted...]
-    <w:p w14:paraId="2CFE93EF" w14:textId="1DBDCED3" w:rsidR="00D57988" w:rsidRPr="00D57988" w:rsidRDefault="00D57988" w:rsidP="00C311A6">
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Having previously received a request to replace the litter bin outside of the village shop, it became apparent that the bin was not the property of the parish council and therefore it was not the responsibility of the parish council to replace it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B73510B" w14:textId="4571AD2E" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DA4FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Whittlesford Parish Council re-adopted the Local Government Association Standing Orders and Code of Conduct at meeting of 9</w:t>
-[...11 lines deleted...]
-        <w:t>th</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE637F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June.</w:t>
-[...373 lines deleted...]
-    <w:p w14:paraId="10EF3B7C" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
+        <w:t xml:space="preserve"> to proceed with the purchase of a replacement litter bin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EF3B7C" w14:textId="37C969FD" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21242">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ITEM 1</w:t>
       </w:r>
       <w:r>
@@ -2731,51 +3595,51 @@
         <w:t>which is designed to welcome new residents to the village</w:t>
       </w:r>
       <w:r w:rsidR="00260C9C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and gives them all the information that they might find useful</w:t>
       </w:r>
       <w:r w:rsidR="00B04914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42582B00" w14:textId="63CD6AA0" w:rsidR="00B04914" w:rsidRPr="00914C6A" w:rsidRDefault="00B04914" w:rsidP="00C311A6">
+    <w:p w14:paraId="070C85CD" w14:textId="29D7590F" w:rsidR="00E148F9" w:rsidRDefault="00B04914" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Whittlesford Parish Council agreed this would be something </w:t>
       </w:r>
       <w:r w:rsidR="00D3631C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2841,50 +3705,96 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>alongside</w:t>
       </w:r>
       <w:r w:rsidR="00C64A71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Welcome</w:t>
       </w:r>
       <w:r w:rsidR="00847908">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pack.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E18055C" w14:textId="21374367" w:rsidR="00E148F9" w:rsidRPr="00914C6A" w:rsidRDefault="00E148F9" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: that a small working group of Councillors Williams, Cunado would work on drafting a Welcome to Whittlesford letter</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C3091C" w14:textId="77777777" w:rsidR="00494E06" w:rsidRPr="00A21242" w:rsidRDefault="00494E06" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C9ACA8" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3155,116 +4065,220 @@
       </w:pPr>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Site address: Aerodrome Service Station Royston Rd Duxford</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB84FB3" w14:textId="77777777" w:rsidR="00DF40E2" w:rsidRPr="00DF40E2" w:rsidRDefault="00DF40E2" w:rsidP="00DF40E2">
+    <w:p w14:paraId="67A16641" w14:textId="77777777" w:rsidR="00E148F9" w:rsidRDefault="00E148F9" w:rsidP="00DF40E2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB84FB3" w14:textId="3C0EE1B5" w:rsidR="00DF40E2" w:rsidRPr="00DF40E2" w:rsidRDefault="00E148F9" w:rsidP="00DF40E2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF40E2">
+      <w:r w:rsidRPr="00E148F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESOLVED</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Whittlesford Parish Council objected to this application for the following reasons:</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF40E2" w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whittlesford Parish Council </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>object</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF40E2" w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to this application for the following reasons:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD665DC" w14:textId="77777777" w:rsidR="00DF40E2" w:rsidRPr="00DF40E2" w:rsidRDefault="00DF40E2" w:rsidP="00DF40E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Objection 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>- noise pollution preventing reasonable use of enjoyment of the gardens and impact on bedrooms during summer months (windows open) and weekends. We do not accept the technical rebuttal from the applicant that the noise from the jet washes would actually be lower than the ambient noise.</w:t>
+        <w:t xml:space="preserve">- noise pollution preventing reasonable use of enjoyment of the gardens and impact on bedrooms during summer months (windows open) and weekends. We do not accept the technical rebuttal from the applicant that the noise from the jet washes would </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actually be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lower than the ambient noise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080E8EFA" w14:textId="77777777" w:rsidR="00DF40E2" w:rsidRPr="00DF40E2" w:rsidRDefault="00DF40E2" w:rsidP="00DF40E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -3313,115 +4327,118 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Objection 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - jet washes will significantly reduce the number of parking bays on the facilities resulting in increased traffic safety issues. The site is already experiencing a large number of vehicles, to access the commercial facilities on site rather than for fuel.</w:t>
+        <w:t xml:space="preserve"> - jet washes will significantly reduce the number of parking bays on the facilities resulting in increased traffic safety issues. The site is already </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">experiencing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a large number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF40E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicles, to access the commercial facilities on site rather than for fuel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75159B28" w14:textId="77777777" w:rsidR="00DF40E2" w:rsidRPr="00DF40E2" w:rsidRDefault="00DF40E2" w:rsidP="00DF40E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF40E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>This traffic is already outgrowing the available parking bays. Removing a significant number of the parking bays will cause additional congestion on site that could spill onto the highway and create a safety hazard.</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3285BDC1" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRPr="00D94426" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FCD5746" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -4572,147 +5589,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A51B3DA" w14:textId="77777777" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730CB92C" w14:textId="77777777" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B685B87" w14:textId="77777777" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
-[...8 lines deleted...]
-    <w:p w14:paraId="583B781E" w14:textId="3F1BE4D5" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
+    <w:p w14:paraId="583B781E" w14:textId="711FC829" w:rsidR="00327E59" w:rsidRDefault="00FA3E62" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">In the absence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00327E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Cllr Richard Williams</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Cllr Philip James signed th</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is set of minutes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC155E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC02CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Parish Council meeting of 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC02CA" w:rsidRPr="00FC02CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC02CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 2026.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5D4A081D" w14:textId="77777777" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB77C12" w14:textId="77777777" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FCEFFC5" w14:textId="77777777" w:rsidR="00327E59" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E85B82" w14:textId="2D5FEF48" w:rsidR="00327E59" w:rsidRPr="006E015A" w:rsidRDefault="00327E59" w:rsidP="00C311A6">
-[...41 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5E3EC30F" w14:textId="77777777" w:rsidR="00046D88" w:rsidRDefault="00046D88" w:rsidP="00C311A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7F0369" w14:textId="77777777" w:rsidR="00354C11" w:rsidRDefault="00354C11" w:rsidP="00C311A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B3DF77" w14:textId="77777777" w:rsidR="00C311A6" w:rsidRDefault="00C311A6" w:rsidP="00C311A6">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94426">
         <w:rPr>
@@ -5136,64 +6167,71 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C80730"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FED6EAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5314,92 +6352,110 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1162354597">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C311A6"/>
     <w:rsid w:val="00046D88"/>
+    <w:rsid w:val="000E5094"/>
     <w:rsid w:val="00260C9C"/>
     <w:rsid w:val="00327E59"/>
+    <w:rsid w:val="00354C11"/>
     <w:rsid w:val="0038018A"/>
+    <w:rsid w:val="004078D3"/>
     <w:rsid w:val="00430555"/>
     <w:rsid w:val="0048125E"/>
     <w:rsid w:val="00494E06"/>
     <w:rsid w:val="00551303"/>
     <w:rsid w:val="00557E03"/>
     <w:rsid w:val="005E3A31"/>
+    <w:rsid w:val="005F37FA"/>
     <w:rsid w:val="006C6ED1"/>
     <w:rsid w:val="006E015A"/>
+    <w:rsid w:val="00786E04"/>
+    <w:rsid w:val="007F4FA3"/>
     <w:rsid w:val="00832B90"/>
     <w:rsid w:val="00847908"/>
+    <w:rsid w:val="00907611"/>
     <w:rsid w:val="00914C6A"/>
     <w:rsid w:val="00AB77D5"/>
+    <w:rsid w:val="00AC2444"/>
     <w:rsid w:val="00B04914"/>
     <w:rsid w:val="00B34275"/>
+    <w:rsid w:val="00B810C6"/>
     <w:rsid w:val="00BA2A04"/>
     <w:rsid w:val="00C311A6"/>
+    <w:rsid w:val="00C33BAA"/>
+    <w:rsid w:val="00C5435F"/>
     <w:rsid w:val="00C64A71"/>
     <w:rsid w:val="00C8787F"/>
     <w:rsid w:val="00D3631C"/>
     <w:rsid w:val="00D57988"/>
     <w:rsid w:val="00DA0BC5"/>
     <w:rsid w:val="00DA3939"/>
+    <w:rsid w:val="00DA4FCE"/>
     <w:rsid w:val="00DF0FFD"/>
     <w:rsid w:val="00DF40E2"/>
+    <w:rsid w:val="00E148F9"/>
+    <w:rsid w:val="00EC155E"/>
+    <w:rsid w:val="00EE637F"/>
     <w:rsid w:val="00F80F00"/>
+    <w:rsid w:val="00FA3E62"/>
+    <w:rsid w:val="00FB0E69"/>
+    <w:rsid w:val="00FC02CA"/>
     <w:rsid w:val="00FF6C75"/>
     <w:rsid w:val="00FF75D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6317,62 +7373,80 @@
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C311A6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA0BC5"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E148F9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgeshire.gov.uk/quality-of-life-survey" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgeshire.gov.uk/quality-of-life-survey" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgeshire.gov.uk/residents/climate-change-energy-and-environment/woodland-creation" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgeshire.gov.uk/quality-of-life-survey" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgeshire.gov.uk/quality-of-life-survey" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgeshire.gov.uk/residents/climate-change-energy-and-environment/woodland-creation" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scambs.gov.uk/climate-and-environment/zero-carbon-communities/zero-carbon-communities-grant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6630,71 +7704,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12475</Characters>
+  <Pages>11</Pages>
+  <Words>2877</Words>
+  <Characters>16404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14634</CharactersWithSpaces>
+  <CharactersWithSpaces>19243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie Swann</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>