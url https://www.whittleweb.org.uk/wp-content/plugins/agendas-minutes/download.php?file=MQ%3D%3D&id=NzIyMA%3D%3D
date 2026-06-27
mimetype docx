--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1480,73 +1480,82 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Month End</w:t>
       </w:r>
       <w:r w:rsidR="00961E24">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Totals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2D0710" w14:textId="7730B712" w:rsidR="00D90D2A" w:rsidRPr="00D62640" w:rsidRDefault="00D90D2A" w:rsidP="00D62640">
+    <w:p w14:paraId="6B2D0710" w14:textId="3D2EE25B" w:rsidR="00D90D2A" w:rsidRPr="00D62640" w:rsidRDefault="00D90D2A" w:rsidP="00D62640">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62640">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Annual Governance and Accountability Return</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to include both Internal and External Audit Reports and action taken from 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB121E1" w14:textId="016E5A13" w:rsidR="00D62640" w:rsidRPr="00D62640" w:rsidRDefault="00F75667" w:rsidP="00D62640">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>General &amp; Reserve</w:t>
@@ -1877,61 +1886,61 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F4C4AB" w14:textId="77777777" w:rsidR="00DF0FFD" w:rsidRDefault="00DF0FFD"/>
     <w:sectPr w:rsidR="00DF0FFD" w:rsidSect="00D90D2A">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B213ED" w14:textId="77777777" w:rsidR="00473C6E" w:rsidRDefault="00473C6E">
+    <w:p w14:paraId="0CC85FA8" w14:textId="77777777" w:rsidR="0021208E" w:rsidRDefault="0021208E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F2BF410" w14:textId="77777777" w:rsidR="00473C6E" w:rsidRDefault="00473C6E">
+    <w:p w14:paraId="6F39682A" w14:textId="77777777" w:rsidR="0021208E" w:rsidRDefault="0021208E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1970,61 +1979,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24132223" w14:textId="77777777" w:rsidR="00D90D2A" w:rsidRDefault="00D90D2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="281C679F" w14:textId="77777777" w:rsidR="00D90D2A" w:rsidRDefault="00D90D2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A81895B" w14:textId="77777777" w:rsidR="00473C6E" w:rsidRDefault="00473C6E">
+    <w:p w14:paraId="0EBD6ECF" w14:textId="77777777" w:rsidR="0021208E" w:rsidRDefault="0021208E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71879BCF" w14:textId="77777777" w:rsidR="00473C6E" w:rsidRDefault="00473C6E">
+    <w:p w14:paraId="78357E67" w14:textId="77777777" w:rsidR="0021208E" w:rsidRDefault="0021208E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E606BBA" w14:textId="77777777" w:rsidR="00D90D2A" w:rsidRDefault="00D90D2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F508580" w14:textId="77777777" w:rsidR="00D90D2A" w:rsidRDefault="00D90D2A">
     <w:pPr>
@@ -2122,98 +2131,101 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2135250574">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D90D2A"/>
     <w:rsid w:val="000F2563"/>
     <w:rsid w:val="00134CF2"/>
     <w:rsid w:val="0016018C"/>
     <w:rsid w:val="00170F08"/>
     <w:rsid w:val="001F2EE2"/>
+    <w:rsid w:val="0021208E"/>
     <w:rsid w:val="002C25E0"/>
     <w:rsid w:val="00345661"/>
     <w:rsid w:val="00377566"/>
     <w:rsid w:val="003B3914"/>
     <w:rsid w:val="00414AAA"/>
     <w:rsid w:val="00443FDA"/>
     <w:rsid w:val="00473C6E"/>
+    <w:rsid w:val="004B3E55"/>
     <w:rsid w:val="004F3E4E"/>
     <w:rsid w:val="0059578D"/>
     <w:rsid w:val="005C4CB5"/>
     <w:rsid w:val="005C5969"/>
     <w:rsid w:val="006B568B"/>
     <w:rsid w:val="00814D66"/>
     <w:rsid w:val="00836E5E"/>
     <w:rsid w:val="00860742"/>
     <w:rsid w:val="00961E24"/>
     <w:rsid w:val="009945AD"/>
     <w:rsid w:val="00A35AC5"/>
     <w:rsid w:val="00A37590"/>
     <w:rsid w:val="00C8787F"/>
     <w:rsid w:val="00CA7B7B"/>
     <w:rsid w:val="00CD3D97"/>
+    <w:rsid w:val="00D11BE4"/>
     <w:rsid w:val="00D21FDC"/>
     <w:rsid w:val="00D62640"/>
     <w:rsid w:val="00D90D2A"/>
     <w:rsid w:val="00DF0FFD"/>
     <w:rsid w:val="00F75667"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3188,50 +3200,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90D2A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -3495,70 +3508,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1980</Characters>
+  <Pages>1</Pages>
+  <Words>359</Words>
+  <Characters>2048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2323</CharactersWithSpaces>
+  <CharactersWithSpaces>2403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie Swann</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>